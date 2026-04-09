--- v0 (2026-02-23)
+++ v1 (2026-04-09)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="20260223 Heures - Uren" r:id="rId3" sheetId="1"/>
-    <sheet name="20260223 Quartiers - Kwartieren" r:id="rId4" sheetId="2"/>
+    <sheet name="20260410 Heures - Uren" r:id="rId3" sheetId="1"/>
+    <sheet name="20260410 Quartiers - Kwartieren" r:id="rId4" sheetId="2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="h:mm:ss &quot;CET&quot;"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -85,323 +85,323 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C34"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="20.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="100.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Geldig voor</t>
         </is>
       </c>
       <c r="B1" s="3" t="n">
-        <v>46076.0</v>
+        <v>46122.0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Valable pour le</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Heures - Uren</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>eSpot Eur/MWh (1)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>00 - 01</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>37.36</v>
+        <v>72.31</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>01 - 02</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>37.28</v>
+        <v>69.02</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>02 - 03</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>37.08</v>
+        <v>68.51</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>03 - 04</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
-        <v>36.0</v>
+        <v>67.4</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>04 - 05</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
-        <v>36.17</v>
+        <v>68.95</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>05 - 06</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
-        <v>45.83</v>
+        <v>75.29</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>06 - 07</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
-        <v>64.42</v>
+        <v>100.94</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>07 - 08</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
-        <v>86.88</v>
+        <v>119.76</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>08 - 09</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
-        <v>89.28</v>
+        <v>128.94</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>09 - 10</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
-        <v>71.48</v>
+        <v>148.17</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>10 - 11</t>
         </is>
       </c>
       <c r="B15" s="1" t="n">
-        <v>50.9</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>11 - 12</t>
         </is>
       </c>
       <c r="B16" s="1" t="n">
-        <v>36.48</v>
+        <v>115.69</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>12 - 13</t>
         </is>
       </c>
       <c r="B17" s="1" t="n">
-        <v>8.68</v>
+        <v>122.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>13 - 14</t>
         </is>
       </c>
       <c r="B18" s="1" t="n">
-        <v>5.31</v>
+        <v>98.76</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>14 - 15</t>
         </is>
       </c>
       <c r="B19" s="1" t="n">
-        <v>26.9</v>
+        <v>109.3</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>15 - 16</t>
         </is>
       </c>
       <c r="B20" s="1" t="n">
-        <v>43.87</v>
+        <v>78.52</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>16 - 17</t>
         </is>
       </c>
       <c r="B21" s="1" t="n">
-        <v>63.06</v>
+        <v>96.4</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>17 - 18</t>
         </is>
       </c>
       <c r="B22" s="1" t="n">
-        <v>77.5</v>
+        <v>115.57</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>18 - 19</t>
         </is>
       </c>
       <c r="B23" s="1" t="n">
-        <v>100.08</v>
+        <v>141.03</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>19 - 20</t>
         </is>
       </c>
       <c r="B24" s="1" t="n">
-        <v>112.74</v>
+        <v>197.99</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>20 - 21</t>
         </is>
       </c>
       <c r="B25" s="1" t="n">
-        <v>97.32</v>
+        <v>196.57</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>21 - 22</t>
         </is>
       </c>
       <c r="B26" s="1" t="n">
-        <v>82.55</v>
+        <v>148.81</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>22 - 23</t>
         </is>
       </c>
       <c r="B27" s="1" t="n">
-        <v>81.4</v>
+        <v>125.97</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>23 - 24</t>
         </is>
       </c>
       <c r="B28" s="1" t="n">
-        <v>72.67</v>
+        <v>118.44</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Publicatie datum</t>
         </is>
       </c>
       <c r="B31" s="3" t="n">
-        <v>46075.0</v>
+        <v>46121.0</v>
       </c>
       <c r="C31" s="4" t="n">
-        <v>0.5465393518518519</v>
+        <v>0.546863425925926</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Date de publication</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="105.0">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">(1) Exclusief BTW
 Bron: Dagnotering per uur Day-Ahead EPEX SPOT Belgium voor het betreffende uur (eSpot).
 De eSpot-noteringen worden uitgedrukt in €/MWh.
 (1) TVA exclue
 Source: Cotation journalière horaire Day Ahead EPEX SPOT Belgium pour l’heure concernée (eSpot).
 Les cotations eSpot sont exprimées en €/MWh.
 </t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:B2"/>
@@ -416,1043 +416,1043 @@
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C106"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="20.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="5" max="5" width="20.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
     <col min="7" max="7" width="20.0" customWidth="true"/>
     <col min="8" max="8" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Geldig voor</t>
         </is>
       </c>
       <c r="B1" s="3" t="n">
-        <v>46076.0</v>
+        <v>46122.0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Valable pour le</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Quartiers - Kwartieren</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>eSpot Eur/MWh (1)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>00:00 - 00:15</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>41.19</v>
+        <v>76.92</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>00:15 - 00:30</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>40.34</v>
+        <v>77.15</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>00:30 - 00:45</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>31.6</v>
+        <v>68.55</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>00:45 - 01:00</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
-        <v>36.3</v>
+        <v>66.62</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>01:00 - 01:15</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
-        <v>37.87</v>
+        <v>70.96</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>01:15 - 01:30</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
-        <v>35.11</v>
+        <v>68.06</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>01:30 - 01:45</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
-        <v>34.48</v>
+        <v>70.08</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>01:45 - 02:00</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
-        <v>41.66</v>
+        <v>66.98</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>02:00 - 02:15</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
-        <v>38.73</v>
+        <v>73.14</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>02:15 - 02:30</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
-        <v>36.78</v>
+        <v>67.76</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>02:30 - 02:45</t>
         </is>
       </c>
       <c r="B15" s="1" t="n">
-        <v>38.43</v>
+        <v>67.44</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>02:45 - 03:00</t>
         </is>
       </c>
       <c r="B16" s="1" t="n">
-        <v>34.36</v>
+        <v>65.68</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>03:00 - 03:15</t>
         </is>
       </c>
       <c r="B17" s="1" t="n">
-        <v>36.72</v>
+        <v>66.45</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>03:15 - 03:30</t>
         </is>
       </c>
       <c r="B18" s="1" t="n">
-        <v>36.02</v>
+        <v>67.64</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>03:30 - 03:45</t>
         </is>
       </c>
       <c r="B19" s="1" t="n">
-        <v>35.63</v>
+        <v>68.59</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>03:45 - 04:00</t>
         </is>
       </c>
       <c r="B20" s="1" t="n">
-        <v>35.64</v>
+        <v>66.9</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>04:00 - 04:15</t>
         </is>
       </c>
       <c r="B21" s="1" t="n">
-        <v>32.74</v>
+        <v>66.91</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>04:15 - 04:30</t>
         </is>
       </c>
       <c r="B22" s="1" t="n">
-        <v>35.39</v>
+        <v>68.9</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>04:30 - 04:45</t>
         </is>
       </c>
       <c r="B23" s="1" t="n">
-        <v>37.37</v>
+        <v>68.58</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>04:45 - 05:00</t>
         </is>
       </c>
       <c r="B24" s="1" t="n">
-        <v>39.16</v>
+        <v>71.41</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>05:00 - 05:15</t>
         </is>
       </c>
       <c r="B25" s="1" t="n">
-        <v>40.12</v>
+        <v>66.1</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>05:15 - 05:30</t>
         </is>
       </c>
       <c r="B26" s="1" t="n">
-        <v>36.41</v>
+        <v>74.17</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>05:30 - 05:45</t>
         </is>
       </c>
       <c r="B27" s="1" t="n">
-        <v>45.56</v>
+        <v>74.06</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>05:45 - 06:00</t>
         </is>
       </c>
       <c r="B28" s="1" t="n">
-        <v>61.24</v>
+        <v>86.81</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>06:00 - 06:15</t>
         </is>
       </c>
       <c r="B29" s="1" t="n">
-        <v>47.14</v>
+        <v>77.37</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>06:15 - 06:30</t>
         </is>
       </c>
       <c r="B30" s="1" t="n">
-        <v>61.76</v>
+        <v>104.73</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>06:30 - 06:45</t>
         </is>
       </c>
       <c r="B31" s="1" t="n">
-        <v>72.45</v>
+        <v>107.41</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>06:45 - 07:00</t>
         </is>
       </c>
       <c r="B32" s="1" t="n">
-        <v>76.34</v>
+        <v>114.24</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>07:00 - 07:15</t>
         </is>
       </c>
       <c r="B33" s="1" t="n">
-        <v>78.92</v>
+        <v>117.32</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>07:15 - 07:30</t>
         </is>
       </c>
       <c r="B34" s="1" t="n">
-        <v>85.18</v>
+        <v>121.06</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>07:30 - 07:45</t>
         </is>
       </c>
       <c r="B35" s="1" t="n">
-        <v>89.97</v>
+        <v>119.91</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>07:45 - 08:00</t>
         </is>
       </c>
       <c r="B36" s="1" t="n">
-        <v>93.43</v>
+        <v>120.73</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>08:00 - 08:15</t>
         </is>
       </c>
       <c r="B37" s="1" t="n">
-        <v>99.92</v>
+        <v>129.67</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>08:15 - 08:30</t>
         </is>
       </c>
       <c r="B38" s="1" t="n">
-        <v>92.84</v>
+        <v>128.36</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>08:30 - 08:45</t>
         </is>
       </c>
       <c r="B39" s="1" t="n">
-        <v>86.26</v>
+        <v>124.36</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>08:45 - 09:00</t>
         </is>
       </c>
       <c r="B40" s="1" t="n">
-        <v>78.08</v>
+        <v>133.35</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>09:00 - 09:15</t>
         </is>
       </c>
       <c r="B41" s="1" t="n">
-        <v>83.71</v>
+        <v>163.21</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>09:15 - 09:30</t>
         </is>
       </c>
       <c r="B42" s="1" t="n">
-        <v>77.76</v>
+        <v>149.11</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>09:30 - 09:45</t>
         </is>
       </c>
       <c r="B43" s="1" t="n">
-        <v>71.0</v>
+        <v>155.0</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>09:45 - 10:00</t>
         </is>
       </c>
       <c r="B44" s="1" t="n">
-        <v>53.46</v>
+        <v>125.36</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>10:00 - 10:15</t>
         </is>
       </c>
       <c r="B45" s="1" t="n">
-        <v>68.53</v>
+        <v>196.15</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>10:15 - 10:30</t>
         </is>
       </c>
       <c r="B46" s="1" t="n">
-        <v>64.34</v>
+        <v>113.08</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>10:30 - 10:45</t>
         </is>
       </c>
       <c r="B47" s="1" t="n">
-        <v>46.33</v>
+        <v>166.97</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>10:45 - 11:00</t>
         </is>
       </c>
       <c r="B48" s="1" t="n">
-        <v>24.38</v>
+        <v>123.8</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>11:00 - 11:15</t>
         </is>
       </c>
       <c r="B49" s="1" t="n">
-        <v>45.28</v>
+        <v>149.24</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>11:15 - 11:30</t>
         </is>
       </c>
       <c r="B50" s="1" t="n">
-        <v>47.28</v>
+        <v>109.04</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>11:30 - 11:45</t>
         </is>
       </c>
       <c r="B51" s="1" t="n">
-        <v>35.67</v>
+        <v>102.81</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>11:45 - 12:00</t>
         </is>
       </c>
       <c r="B52" s="1" t="n">
-        <v>17.68</v>
+        <v>101.65</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>12:00 - 12:15</t>
         </is>
       </c>
       <c r="B53" s="1" t="n">
-        <v>19.03</v>
+        <v>104.14</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>12:15 - 12:30</t>
         </is>
       </c>
       <c r="B54" s="1" t="n">
-        <v>6.57</v>
+        <v>90.69</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>12:30 - 12:45</t>
         </is>
       </c>
       <c r="B55" s="1" t="n">
-        <v>5.05</v>
+        <v>133.82</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>12:45 - 13:00</t>
         </is>
       </c>
       <c r="B56" s="1" t="n">
-        <v>4.05</v>
+        <v>159.35</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>13:00 - 13:15</t>
         </is>
       </c>
       <c r="B57" s="1" t="n">
-        <v>4.98</v>
+        <v>101.61</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>13:15 - 13:30</t>
         </is>
       </c>
       <c r="B58" s="1" t="n">
-        <v>4.24</v>
+        <v>103.43</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>13:30 - 13:45</t>
         </is>
       </c>
       <c r="B59" s="1" t="n">
-        <v>4.25</v>
+        <v>99.33</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>13:45 - 14:00</t>
         </is>
       </c>
       <c r="B60" s="1" t="n">
-        <v>7.78</v>
+        <v>90.68</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>14:00 - 14:15</t>
         </is>
       </c>
       <c r="B61" s="1" t="n">
-        <v>8.87</v>
+        <v>104.19</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>14:15 - 14:30</t>
         </is>
       </c>
       <c r="B62" s="1" t="n">
-        <v>25.4</v>
+        <v>112.58</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>14:30 - 14:45</t>
         </is>
       </c>
       <c r="B63" s="1" t="n">
-        <v>35.34</v>
+        <v>107.24</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>14:45 - 15:00</t>
         </is>
       </c>
       <c r="B64" s="1" t="n">
-        <v>37.97</v>
+        <v>113.17</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>15:00 - 15:15</t>
         </is>
       </c>
       <c r="B65" s="1" t="n">
-        <v>16.51</v>
+        <v>72.25</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>15:15 - 15:30</t>
         </is>
       </c>
       <c r="B66" s="1" t="n">
-        <v>30.04</v>
+        <v>78.53</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>15:30 - 15:45</t>
         </is>
       </c>
       <c r="B67" s="1" t="n">
-        <v>57.99</v>
+        <v>81.11</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>15:45 - 16:00</t>
         </is>
       </c>
       <c r="B68" s="1" t="n">
-        <v>70.94</v>
+        <v>82.17</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>16:00 - 16:15</t>
         </is>
       </c>
       <c r="B69" s="1" t="n">
-        <v>32.51</v>
+        <v>83.81</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>16:15 - 16:30</t>
         </is>
       </c>
       <c r="B70" s="1" t="n">
-        <v>62.2</v>
+        <v>92.17</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>16:30 - 16:45</t>
         </is>
       </c>
       <c r="B71" s="1" t="n">
-        <v>73.33</v>
+        <v>99.98</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>16:45 - 17:00</t>
         </is>
       </c>
       <c r="B72" s="1" t="n">
-        <v>84.19</v>
+        <v>109.63</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>17:00 - 17:15</t>
         </is>
       </c>
       <c r="B73" s="1" t="n">
-        <v>67.54</v>
+        <v>97.26</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>17:15 - 17:30</t>
         </is>
       </c>
       <c r="B74" s="1" t="n">
-        <v>77.22</v>
+        <v>109.04</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>17:30 - 17:45</t>
         </is>
       </c>
       <c r="B75" s="1" t="n">
-        <v>80.16</v>
+        <v>116.09</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>17:45 - 18:00</t>
         </is>
       </c>
       <c r="B76" s="1" t="n">
-        <v>85.06</v>
+        <v>139.87</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>18:00 - 18:15</t>
         </is>
       </c>
       <c r="B77" s="1" t="n">
-        <v>88.05</v>
+        <v>120.43</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>18:15 - 18:30</t>
         </is>
       </c>
       <c r="B78" s="1" t="n">
-        <v>92.36</v>
+        <v>126.4</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>18:30 - 18:45</t>
         </is>
       </c>
       <c r="B79" s="1" t="n">
-        <v>104.6</v>
+        <v>140.06</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>18:45 - 19:00</t>
         </is>
       </c>
       <c r="B80" s="1" t="n">
-        <v>115.32</v>
+        <v>177.24</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>19:00 - 19:15</t>
         </is>
       </c>
       <c r="B81" s="1" t="n">
-        <v>111.14</v>
+        <v>124.43</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>19:15 - 19:30</t>
         </is>
       </c>
       <c r="B82" s="1" t="n">
-        <v>112.4</v>
+        <v>163.36</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>19:30 - 19:45</t>
         </is>
       </c>
       <c r="B83" s="1" t="n">
-        <v>112.89</v>
+        <v>208.88</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>19:45 - 20:00</t>
         </is>
       </c>
       <c r="B84" s="1" t="n">
-        <v>114.54</v>
+        <v>295.3</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>20:00 - 20:15</t>
         </is>
       </c>
       <c r="B85" s="1" t="n">
-        <v>105.58</v>
+        <v>205.82</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>20:15 - 20:30</t>
         </is>
       </c>
       <c r="B86" s="1" t="n">
-        <v>105.0</v>
+        <v>202.0</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>20:30 - 20:45</t>
         </is>
       </c>
       <c r="B87" s="1" t="n">
-        <v>91.3</v>
+        <v>198.45</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>20:45 - 21:00</t>
         </is>
       </c>
       <c r="B88" s="1" t="n">
-        <v>87.38</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>21:00 - 21:15</t>
         </is>
       </c>
       <c r="B89" s="1" t="n">
-        <v>90.6</v>
+        <v>189.56</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>21:15 - 21:30</t>
         </is>
       </c>
       <c r="B90" s="1" t="n">
-        <v>91.96</v>
+        <v>144.31</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>21:30 - 21:45</t>
         </is>
       </c>
       <c r="B91" s="1" t="n">
-        <v>79.36</v>
+        <v>140.19</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>21:45 - 22:00</t>
         </is>
       </c>
       <c r="B92" s="1" t="n">
-        <v>68.27</v>
+        <v>121.19</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>22:00 - 22:15</t>
         </is>
       </c>
       <c r="B93" s="1" t="n">
-        <v>86.24</v>
+        <v>140.42</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>22:15 - 22:30</t>
         </is>
       </c>
       <c r="B94" s="1" t="n">
-        <v>79.97</v>
+        <v>127.21</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>22:30 - 22:45</t>
         </is>
       </c>
       <c r="B95" s="1" t="n">
-        <v>83.12</v>
+        <v>123.49</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>22:45 - 23:00</t>
         </is>
       </c>
       <c r="B96" s="1" t="n">
-        <v>76.28</v>
+        <v>112.76</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>23:00 - 23:15</t>
         </is>
       </c>
       <c r="B97" s="1" t="n">
-        <v>77.94</v>
+        <v>123.95</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>23:15 - 23:30</t>
         </is>
       </c>
       <c r="B98" s="1" t="n">
-        <v>73.56</v>
+        <v>120.51</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>23:30 - 23:45</t>
         </is>
       </c>
       <c r="B99" s="1" t="n">
-        <v>72.11</v>
+        <v>116.04</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>23:45 - 00:00</t>
         </is>
       </c>
       <c r="B100" s="1" t="n">
-        <v>67.08</v>
+        <v>113.25</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Publicatie datum</t>
         </is>
       </c>
       <c r="B103" s="3" t="n">
-        <v>46075.0</v>
+        <v>46121.0</v>
       </c>
       <c r="C103" s="4" t="n">
-        <v>0.5401157407407408</v>
+        <v>0.5403240740740741</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Date de publication</t>
         </is>
       </c>
     </row>
     <row r="106" customHeight="1" ht="105.0">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">(1) Exclusief BTW
 Bron: Dagnotering per uur Day-Ahead EPEX SPOT Belgium voor het betreffende uur (eSpot).
 De eSpot-noteringen worden uitgedrukt in €/MWh.
 (1) TVA exclue
 Source: Cotation journalière horaire Day Ahead EPEX SPOT Belgium pour l’heure concernée (eSpot).
 Les cotations eSpot sont exprimées en €/MWh.
 </t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:B2"/>