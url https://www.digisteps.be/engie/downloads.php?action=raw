--- v1 (2026-04-09)
+++ v2 (2026-05-24)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="20260410 Heures - Uren" r:id="rId3" sheetId="1"/>
-    <sheet name="20260410 Quartiers - Kwartieren" r:id="rId4" sheetId="2"/>
+    <sheet name="20260525 Heures - Uren" r:id="rId3" sheetId="1"/>
+    <sheet name="20260525 Quartiers - Kwartieren" r:id="rId4" sheetId="2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="h:mm:ss &quot;CET&quot;"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -85,323 +85,323 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C34"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="20.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="100.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Geldig voor</t>
         </is>
       </c>
       <c r="B1" s="3" t="n">
-        <v>46122.0</v>
+        <v>46167.0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Valable pour le</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Heures - Uren</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>eSpot Eur/MWh (1)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>00 - 01</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>72.31</v>
+        <v>128.37</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>01 - 02</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>69.02</v>
+        <v>114.4</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>02 - 03</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>68.51</v>
+        <v>112.5</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>03 - 04</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
-        <v>67.4</v>
+        <v>113.03</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>04 - 05</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
-        <v>68.95</v>
+        <v>116.21</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>05 - 06</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
-        <v>75.29</v>
+        <v>119.9</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>06 - 07</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
-        <v>100.94</v>
+        <v>119.16</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>07 - 08</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
-        <v>119.76</v>
+        <v>110.5</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>08 - 09</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
-        <v>128.94</v>
+        <v>70.33</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>09 - 10</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
-        <v>148.17</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>10 - 11</t>
         </is>
       </c>
       <c r="B15" s="1" t="n">
-        <v>150.0</v>
+        <v>-0.15</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>11 - 12</t>
         </is>
       </c>
       <c r="B16" s="1" t="n">
-        <v>115.69</v>
+        <v>-0.9</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>12 - 13</t>
         </is>
       </c>
       <c r="B17" s="1" t="n">
-        <v>122.0</v>
+        <v>1.2</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>13 - 14</t>
         </is>
       </c>
       <c r="B18" s="1" t="n">
-        <v>98.76</v>
+        <v>-12.77</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>14 - 15</t>
         </is>
       </c>
       <c r="B19" s="1" t="n">
-        <v>109.3</v>
+        <v>-0.55</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>15 - 16</t>
         </is>
       </c>
       <c r="B20" s="1" t="n">
-        <v>78.52</v>
+        <v>0.32</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>16 - 17</t>
         </is>
       </c>
       <c r="B21" s="1" t="n">
-        <v>96.4</v>
+        <v>-0.54</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>17 - 18</t>
         </is>
       </c>
       <c r="B22" s="1" t="n">
-        <v>115.57</v>
+        <v>28.92</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>18 - 19</t>
         </is>
       </c>
       <c r="B23" s="1" t="n">
-        <v>141.03</v>
+        <v>100.74</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>19 - 20</t>
         </is>
       </c>
       <c r="B24" s="1" t="n">
-        <v>197.99</v>
+        <v>138.31</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>20 - 21</t>
         </is>
       </c>
       <c r="B25" s="1" t="n">
-        <v>196.57</v>
+        <v>158.34</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>21 - 22</t>
         </is>
       </c>
       <c r="B26" s="1" t="n">
-        <v>148.81</v>
+        <v>166.13</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>22 - 23</t>
         </is>
       </c>
       <c r="B27" s="1" t="n">
-        <v>125.97</v>
+        <v>153.37</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>23 - 24</t>
         </is>
       </c>
       <c r="B28" s="1" t="n">
-        <v>118.44</v>
+        <v>134.6</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Publicatie datum</t>
         </is>
       </c>
       <c r="B31" s="3" t="n">
-        <v>46121.0</v>
+        <v>46166.0</v>
       </c>
       <c r="C31" s="4" t="n">
-        <v>0.546863425925926</v>
+        <v>0.5467476851851852</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Date de publication</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="105.0">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">(1) Exclusief BTW
 Bron: Dagnotering per uur Day-Ahead EPEX SPOT Belgium voor het betreffende uur (eSpot).
 De eSpot-noteringen worden uitgedrukt in €/MWh.
 (1) TVA exclue
 Source: Cotation journalière horaire Day Ahead EPEX SPOT Belgium pour l’heure concernée (eSpot).
 Les cotations eSpot sont exprimées en €/MWh.
 </t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:B2"/>
@@ -416,1043 +416,1043 @@
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C106"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="20.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="5" max="5" width="20.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
     <col min="7" max="7" width="20.0" customWidth="true"/>
     <col min="8" max="8" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Geldig voor</t>
         </is>
       </c>
       <c r="B1" s="3" t="n">
-        <v>46122.0</v>
+        <v>46167.0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Valable pour le</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Quartiers - Kwartieren</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>eSpot Eur/MWh (1)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>00:00 - 00:15</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>76.92</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>00:15 - 00:30</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>77.15</v>
+        <v>130.0</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>00:30 - 00:45</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>68.55</v>
+        <v>127.46</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>00:45 - 01:00</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
-        <v>66.62</v>
+        <v>126.0</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>01:00 - 01:15</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
-        <v>70.96</v>
+        <v>119.75</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>01:15 - 01:30</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
-        <v>68.06</v>
+        <v>114.01</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>01:30 - 01:45</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
-        <v>70.08</v>
+        <v>111.83</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>01:45 - 02:00</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
-        <v>66.98</v>
+        <v>112.02</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>02:00 - 02:15</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
-        <v>73.14</v>
+        <v>112.96</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>02:15 - 02:30</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
-        <v>67.76</v>
+        <v>112.76</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>02:30 - 02:45</t>
         </is>
       </c>
       <c r="B15" s="1" t="n">
-        <v>67.44</v>
+        <v>112.26</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>02:45 - 03:00</t>
         </is>
       </c>
       <c r="B16" s="1" t="n">
-        <v>65.68</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>03:00 - 03:15</t>
         </is>
       </c>
       <c r="B17" s="1" t="n">
-        <v>66.45</v>
+        <v>108.58</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>03:15 - 03:30</t>
         </is>
       </c>
       <c r="B18" s="1" t="n">
-        <v>67.64</v>
+        <v>111.21</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>03:30 - 03:45</t>
         </is>
       </c>
       <c r="B19" s="1" t="n">
-        <v>68.59</v>
+        <v>113.53</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>03:45 - 04:00</t>
         </is>
       </c>
       <c r="B20" s="1" t="n">
-        <v>66.9</v>
+        <v>118.79</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>04:00 - 04:15</t>
         </is>
       </c>
       <c r="B21" s="1" t="n">
-        <v>66.91</v>
+        <v>114.34</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>04:15 - 04:30</t>
         </is>
       </c>
       <c r="B22" s="1" t="n">
-        <v>68.9</v>
+        <v>115.07</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>04:30 - 04:45</t>
         </is>
       </c>
       <c r="B23" s="1" t="n">
-        <v>68.58</v>
+        <v>115.53</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>04:45 - 05:00</t>
         </is>
       </c>
       <c r="B24" s="1" t="n">
-        <v>71.41</v>
+        <v>119.9</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>05:00 - 05:15</t>
         </is>
       </c>
       <c r="B25" s="1" t="n">
-        <v>66.1</v>
+        <v>117.69</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>05:15 - 05:30</t>
         </is>
       </c>
       <c r="B26" s="1" t="n">
-        <v>74.17</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>05:30 - 05:45</t>
         </is>
       </c>
       <c r="B27" s="1" t="n">
-        <v>74.06</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>05:45 - 06:00</t>
         </is>
       </c>
       <c r="B28" s="1" t="n">
-        <v>86.81</v>
+        <v>121.91</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>06:00 - 06:15</t>
         </is>
       </c>
       <c r="B29" s="1" t="n">
-        <v>77.37</v>
+        <v>126.82</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>06:15 - 06:30</t>
         </is>
       </c>
       <c r="B30" s="1" t="n">
-        <v>104.73</v>
+        <v>123.26</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>06:30 - 06:45</t>
         </is>
       </c>
       <c r="B31" s="1" t="n">
-        <v>107.41</v>
+        <v>118.52</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>06:45 - 07:00</t>
         </is>
       </c>
       <c r="B32" s="1" t="n">
-        <v>114.24</v>
+        <v>108.05</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>07:00 - 07:15</t>
         </is>
       </c>
       <c r="B33" s="1" t="n">
-        <v>117.32</v>
+        <v>128.23</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>07:15 - 07:30</t>
         </is>
       </c>
       <c r="B34" s="1" t="n">
-        <v>121.06</v>
+        <v>115.97</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>07:30 - 07:45</t>
         </is>
       </c>
       <c r="B35" s="1" t="n">
-        <v>119.91</v>
+        <v>109.08</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>07:45 - 08:00</t>
         </is>
       </c>
       <c r="B36" s="1" t="n">
-        <v>120.73</v>
+        <v>88.73</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>08:00 - 08:15</t>
         </is>
       </c>
       <c r="B37" s="1" t="n">
-        <v>129.67</v>
+        <v>122.93</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>08:15 - 08:30</t>
         </is>
       </c>
       <c r="B38" s="1" t="n">
-        <v>128.36</v>
+        <v>92.81</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>08:30 - 08:45</t>
         </is>
       </c>
       <c r="B39" s="1" t="n">
-        <v>124.36</v>
+        <v>59.55</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>08:45 - 09:00</t>
         </is>
       </c>
       <c r="B40" s="1" t="n">
-        <v>133.35</v>
+        <v>6.01</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>09:00 - 09:15</t>
         </is>
       </c>
       <c r="B41" s="1" t="n">
-        <v>163.21</v>
+        <v>16.73</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>09:15 - 09:30</t>
         </is>
       </c>
       <c r="B42" s="1" t="n">
-        <v>149.11</v>
+        <v>3.08</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>09:30 - 09:45</t>
         </is>
       </c>
       <c r="B43" s="1" t="n">
-        <v>155.0</v>
+        <v>0.19</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>09:45 - 10:00</t>
         </is>
       </c>
       <c r="B44" s="1" t="n">
-        <v>125.36</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>10:00 - 10:15</t>
         </is>
       </c>
       <c r="B45" s="1" t="n">
-        <v>196.15</v>
+        <v>0.0</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>10:15 - 10:30</t>
         </is>
       </c>
       <c r="B46" s="1" t="n">
-        <v>113.08</v>
+        <v>-0.01</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>10:30 - 10:45</t>
         </is>
       </c>
       <c r="B47" s="1" t="n">
-        <v>166.97</v>
+        <v>-0.07</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>10:45 - 11:00</t>
         </is>
       </c>
       <c r="B48" s="1" t="n">
-        <v>123.8</v>
+        <v>-0.53</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>11:00 - 11:15</t>
         </is>
       </c>
       <c r="B49" s="1" t="n">
-        <v>149.24</v>
+        <v>-1.09</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>11:15 - 11:30</t>
         </is>
       </c>
       <c r="B50" s="1" t="n">
-        <v>109.04</v>
+        <v>-1.0</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>11:30 - 11:45</t>
         </is>
       </c>
       <c r="B51" s="1" t="n">
-        <v>102.81</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>11:45 - 12:00</t>
         </is>
       </c>
       <c r="B52" s="1" t="n">
-        <v>101.65</v>
+        <v>-1.61</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>12:00 - 12:15</t>
         </is>
       </c>
       <c r="B53" s="1" t="n">
-        <v>104.14</v>
+        <v>1.94</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>12:15 - 12:30</t>
         </is>
       </c>
       <c r="B54" s="1" t="n">
-        <v>90.69</v>
+        <v>0.1</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>12:30 - 12:45</t>
         </is>
       </c>
       <c r="B55" s="1" t="n">
-        <v>133.82</v>
+        <v>1.17</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>12:45 - 13:00</t>
         </is>
       </c>
       <c r="B56" s="1" t="n">
-        <v>159.35</v>
+        <v>1.59</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>13:00 - 13:15</t>
         </is>
       </c>
       <c r="B57" s="1" t="n">
-        <v>101.61</v>
+        <v>-6.85</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>13:15 - 13:30</t>
         </is>
       </c>
       <c r="B58" s="1" t="n">
-        <v>103.43</v>
+        <v>-8.47</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>13:30 - 13:45</t>
         </is>
       </c>
       <c r="B59" s="1" t="n">
-        <v>99.33</v>
+        <v>-17.08</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>13:45 - 14:00</t>
         </is>
       </c>
       <c r="B60" s="1" t="n">
-        <v>90.68</v>
+        <v>-18.69</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>14:00 - 14:15</t>
         </is>
       </c>
       <c r="B61" s="1" t="n">
-        <v>104.19</v>
+        <v>-4.19</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>14:15 - 14:30</t>
         </is>
       </c>
       <c r="B62" s="1" t="n">
-        <v>112.58</v>
+        <v>-2.6</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>14:30 - 14:45</t>
         </is>
       </c>
       <c r="B63" s="1" t="n">
-        <v>107.24</v>
+        <v>1.08</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>14:45 - 15:00</t>
         </is>
       </c>
       <c r="B64" s="1" t="n">
-        <v>113.17</v>
+        <v>3.53</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>15:00 - 15:15</t>
         </is>
       </c>
       <c r="B65" s="1" t="n">
-        <v>72.25</v>
+        <v>5.26</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>15:15 - 15:30</t>
         </is>
       </c>
       <c r="B66" s="1" t="n">
-        <v>78.53</v>
+        <v>0.96</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>15:30 - 15:45</t>
         </is>
       </c>
       <c r="B67" s="1" t="n">
-        <v>81.11</v>
+        <v>-2.0</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>15:45 - 16:00</t>
         </is>
       </c>
       <c r="B68" s="1" t="n">
-        <v>82.17</v>
+        <v>-2.94</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>16:00 - 16:15</t>
         </is>
       </c>
       <c r="B69" s="1" t="n">
-        <v>83.81</v>
+        <v>-1.26</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>16:15 - 16:30</t>
         </is>
       </c>
       <c r="B70" s="1" t="n">
-        <v>92.17</v>
+        <v>-1.47</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>16:30 - 16:45</t>
         </is>
       </c>
       <c r="B71" s="1" t="n">
-        <v>99.98</v>
+        <v>-1.92</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>16:45 - 17:00</t>
         </is>
       </c>
       <c r="B72" s="1" t="n">
-        <v>109.63</v>
+        <v>2.49</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>17:00 - 17:15</t>
         </is>
       </c>
       <c r="B73" s="1" t="n">
-        <v>97.26</v>
+        <v>0.25</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>17:15 - 17:30</t>
         </is>
       </c>
       <c r="B74" s="1" t="n">
-        <v>109.04</v>
+        <v>4.06</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>17:30 - 17:45</t>
         </is>
       </c>
       <c r="B75" s="1" t="n">
-        <v>116.09</v>
+        <v>16.21</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>17:45 - 18:00</t>
         </is>
       </c>
       <c r="B76" s="1" t="n">
-        <v>139.87</v>
+        <v>95.16</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>18:00 - 18:15</t>
         </is>
       </c>
       <c r="B77" s="1" t="n">
-        <v>120.43</v>
+        <v>58.44</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>18:15 - 18:30</t>
         </is>
       </c>
       <c r="B78" s="1" t="n">
-        <v>126.4</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>18:30 - 18:45</t>
         </is>
       </c>
       <c r="B79" s="1" t="n">
-        <v>140.06</v>
+        <v>119.61</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>18:45 - 19:00</t>
         </is>
       </c>
       <c r="B80" s="1" t="n">
-        <v>177.24</v>
+        <v>139.9</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>19:00 - 19:15</t>
         </is>
       </c>
       <c r="B81" s="1" t="n">
-        <v>124.43</v>
+        <v>114.09</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>19:15 - 19:30</t>
         </is>
       </c>
       <c r="B82" s="1" t="n">
-        <v>163.36</v>
+        <v>130.37</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>19:30 - 19:45</t>
         </is>
       </c>
       <c r="B83" s="1" t="n">
-        <v>208.88</v>
+        <v>140.09</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>19:45 - 20:00</t>
         </is>
       </c>
       <c r="B84" s="1" t="n">
-        <v>295.3</v>
+        <v>168.68</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>20:00 - 20:15</t>
         </is>
       </c>
       <c r="B85" s="1" t="n">
-        <v>205.82</v>
+        <v>130.28</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>20:15 - 20:30</t>
         </is>
       </c>
       <c r="B86" s="1" t="n">
-        <v>202.0</v>
+        <v>157.62</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>20:30 - 20:45</t>
         </is>
       </c>
       <c r="B87" s="1" t="n">
-        <v>198.45</v>
+        <v>170.27</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>20:45 - 21:00</t>
         </is>
       </c>
       <c r="B88" s="1" t="n">
-        <v>180.0</v>
+        <v>175.17</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>21:00 - 21:15</t>
         </is>
       </c>
       <c r="B89" s="1" t="n">
-        <v>189.56</v>
+        <v>176.93</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>21:15 - 21:30</t>
         </is>
       </c>
       <c r="B90" s="1" t="n">
-        <v>144.31</v>
+        <v>173.3</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>21:30 - 21:45</t>
         </is>
       </c>
       <c r="B91" s="1" t="n">
-        <v>140.19</v>
+        <v>161.9</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>21:45 - 22:00</t>
         </is>
       </c>
       <c r="B92" s="1" t="n">
-        <v>121.19</v>
+        <v>152.4</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>22:00 - 22:15</t>
         </is>
       </c>
       <c r="B93" s="1" t="n">
-        <v>140.42</v>
+        <v>169.46</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>22:15 - 22:30</t>
         </is>
       </c>
       <c r="B94" s="1" t="n">
-        <v>127.21</v>
+        <v>154.92</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>22:30 - 22:45</t>
         </is>
       </c>
       <c r="B95" s="1" t="n">
-        <v>123.49</v>
+        <v>143.29</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>22:45 - 23:00</t>
         </is>
       </c>
       <c r="B96" s="1" t="n">
-        <v>112.76</v>
+        <v>145.81</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>23:00 - 23:15</t>
         </is>
       </c>
       <c r="B97" s="1" t="n">
-        <v>123.95</v>
+        <v>142.61</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>23:15 - 23:30</t>
         </is>
       </c>
       <c r="B98" s="1" t="n">
-        <v>120.51</v>
+        <v>135.99</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>23:30 - 23:45</t>
         </is>
       </c>
       <c r="B99" s="1" t="n">
-        <v>116.04</v>
+        <v>134.42</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>23:45 - 00:00</t>
         </is>
       </c>
       <c r="B100" s="1" t="n">
-        <v>113.25</v>
+        <v>125.39</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Publicatie datum</t>
         </is>
       </c>
       <c r="B103" s="3" t="n">
-        <v>46121.0</v>
+        <v>46166.0</v>
       </c>
       <c r="C103" s="4" t="n">
-        <v>0.5403240740740741</v>
+        <v>0.5402662037037037</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Date de publication</t>
         </is>
       </c>
     </row>
     <row r="106" customHeight="1" ht="105.0">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">(1) Exclusief BTW
 Bron: Dagnotering per uur Day-Ahead EPEX SPOT Belgium voor het betreffende uur (eSpot).
 De eSpot-noteringen worden uitgedrukt in €/MWh.
 (1) TVA exclue
 Source: Cotation journalière horaire Day Ahead EPEX SPOT Belgium pour l’heure concernée (eSpot).
 Les cotations eSpot sont exprimées en €/MWh.
 </t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:B2"/>