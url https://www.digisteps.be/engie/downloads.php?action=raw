--- v2 (2026-05-24)
+++ v3 (2026-07-09)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="20260525 Heures - Uren" r:id="rId3" sheetId="1"/>
-    <sheet name="20260525 Quartiers - Kwartieren" r:id="rId4" sheetId="2"/>
+    <sheet name="20260710 Heures - Uren" r:id="rId3" sheetId="1"/>
+    <sheet name="20260710 Quartiers - Kwartieren" r:id="rId4" sheetId="2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="h:mm:ss &quot;CET&quot;"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -85,323 +85,323 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C34"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="20.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="100.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Geldig voor</t>
         </is>
       </c>
       <c r="B1" s="3" t="n">
-        <v>46167.0</v>
+        <v>46213.0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Valable pour le</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Heures - Uren</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>eSpot Eur/MWh (1)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>00 - 01</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>128.37</v>
+        <v>159.55</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>01 - 02</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>114.4</v>
+        <v>145.14</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>02 - 03</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>112.5</v>
+        <v>142.63</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>03 - 04</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
-        <v>113.03</v>
+        <v>139.23</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>04 - 05</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
-        <v>116.21</v>
+        <v>137.3</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>05 - 06</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
-        <v>119.9</v>
+        <v>143.43</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>06 - 07</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
-        <v>119.16</v>
+        <v>153.52</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>07 - 08</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
-        <v>110.5</v>
+        <v>150.19</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>08 - 09</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
-        <v>70.33</v>
+        <v>136.24</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>09 - 10</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
-        <v>5.0</v>
+        <v>124.98</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>10 - 11</t>
         </is>
       </c>
       <c r="B15" s="1" t="n">
-        <v>-0.15</v>
+        <v>106.08</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>11 - 12</t>
         </is>
       </c>
       <c r="B16" s="1" t="n">
-        <v>-0.9</v>
+        <v>80.62</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>12 - 13</t>
         </is>
       </c>
       <c r="B17" s="1" t="n">
-        <v>1.2</v>
+        <v>58.63</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>13 - 14</t>
         </is>
       </c>
       <c r="B18" s="1" t="n">
-        <v>-12.77</v>
+        <v>37.36</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>14 - 15</t>
         </is>
       </c>
       <c r="B19" s="1" t="n">
-        <v>-0.55</v>
+        <v>40.95</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>15 - 16</t>
         </is>
       </c>
       <c r="B20" s="1" t="n">
-        <v>0.32</v>
+        <v>62.1</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>16 - 17</t>
         </is>
       </c>
       <c r="B21" s="1" t="n">
-        <v>-0.54</v>
+        <v>88.72</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>17 - 18</t>
         </is>
       </c>
       <c r="B22" s="1" t="n">
-        <v>28.92</v>
+        <v>114.53</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>18 - 19</t>
         </is>
       </c>
       <c r="B23" s="1" t="n">
-        <v>100.74</v>
+        <v>128.87</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>19 - 20</t>
         </is>
       </c>
       <c r="B24" s="1" t="n">
-        <v>138.31</v>
+        <v>155.09</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>20 - 21</t>
         </is>
       </c>
       <c r="B25" s="1" t="n">
-        <v>158.34</v>
+        <v>165.08</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>21 - 22</t>
         </is>
       </c>
       <c r="B26" s="1" t="n">
-        <v>166.13</v>
+        <v>170.81</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>22 - 23</t>
         </is>
       </c>
       <c r="B27" s="1" t="n">
-        <v>153.37</v>
+        <v>168.0</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>23 - 24</t>
         </is>
       </c>
       <c r="B28" s="1" t="n">
-        <v>134.6</v>
+        <v>154.46</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Publicatie datum</t>
         </is>
       </c>
       <c r="B31" s="3" t="n">
-        <v>46166.0</v>
+        <v>46212.0</v>
       </c>
       <c r="C31" s="4" t="n">
-        <v>0.5467476851851852</v>
+        <v>0.5475</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Date de publication</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="105.0">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">(1) Exclusief BTW
 Bron: Dagnotering per uur Day-Ahead EPEX SPOT Belgium voor het betreffende uur (eSpot).
 De eSpot-noteringen worden uitgedrukt in €/MWh.
 (1) TVA exclue
 Source: Cotation journalière horaire Day Ahead EPEX SPOT Belgium pour l’heure concernée (eSpot).
 Les cotations eSpot sont exprimées en €/MWh.
 </t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:B2"/>
@@ -416,1043 +416,1043 @@
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C106"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="20.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="5" max="5" width="20.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
     <col min="7" max="7" width="20.0" customWidth="true"/>
     <col min="8" max="8" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Geldig voor</t>
         </is>
       </c>
       <c r="B1" s="3" t="n">
-        <v>46167.0</v>
+        <v>46213.0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Valable pour le</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Quartiers - Kwartieren</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>eSpot Eur/MWh (1)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>00:00 - 00:15</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>130.0</v>
+        <v>176.62</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>00:15 - 00:30</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>130.0</v>
+        <v>154.65</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>00:30 - 00:45</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>127.46</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>00:45 - 01:00</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
-        <v>126.0</v>
+        <v>156.94</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>01:00 - 01:15</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
-        <v>119.75</v>
+        <v>149.61</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>01:15 - 01:30</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
-        <v>114.01</v>
+        <v>144.64</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>01:30 - 01:45</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
-        <v>111.83</v>
+        <v>142.3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>01:45 - 02:00</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
-        <v>112.02</v>
+        <v>144.0</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>02:00 - 02:15</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
-        <v>112.96</v>
+        <v>141.98</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>02:15 - 02:30</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
-        <v>112.76</v>
+        <v>141.16</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>02:30 - 02:45</t>
         </is>
       </c>
       <c r="B15" s="1" t="n">
-        <v>112.26</v>
+        <v>139.4</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>02:45 - 03:00</t>
         </is>
       </c>
       <c r="B16" s="1" t="n">
-        <v>112.0</v>
+        <v>147.99</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>03:00 - 03:15</t>
         </is>
       </c>
       <c r="B17" s="1" t="n">
-        <v>108.58</v>
+        <v>138.55</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>03:15 - 03:30</t>
         </is>
       </c>
       <c r="B18" s="1" t="n">
-        <v>111.21</v>
+        <v>139.41</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>03:30 - 03:45</t>
         </is>
       </c>
       <c r="B19" s="1" t="n">
-        <v>113.53</v>
+        <v>137.7</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>03:45 - 04:00</t>
         </is>
       </c>
       <c r="B20" s="1" t="n">
-        <v>118.79</v>
+        <v>141.25</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>04:00 - 04:15</t>
         </is>
       </c>
       <c r="B21" s="1" t="n">
-        <v>114.34</v>
+        <v>136.75</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>04:15 - 04:30</t>
         </is>
       </c>
       <c r="B22" s="1" t="n">
-        <v>115.07</v>
+        <v>136.68</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>04:30 - 04:45</t>
         </is>
       </c>
       <c r="B23" s="1" t="n">
-        <v>115.53</v>
+        <v>136.48</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>04:45 - 05:00</t>
         </is>
       </c>
       <c r="B24" s="1" t="n">
-        <v>119.9</v>
+        <v>139.28</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>05:00 - 05:15</t>
         </is>
       </c>
       <c r="B25" s="1" t="n">
-        <v>117.69</v>
+        <v>141.96</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>05:15 - 05:30</t>
         </is>
       </c>
       <c r="B26" s="1" t="n">
-        <v>120.0</v>
+        <v>142.24</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>05:30 - 05:45</t>
         </is>
       </c>
       <c r="B27" s="1" t="n">
-        <v>120.0</v>
+        <v>142.44</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>05:45 - 06:00</t>
         </is>
       </c>
       <c r="B28" s="1" t="n">
-        <v>121.91</v>
+        <v>147.07</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>06:00 - 06:15</t>
         </is>
       </c>
       <c r="B29" s="1" t="n">
-        <v>126.82</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>06:15 - 06:30</t>
         </is>
       </c>
       <c r="B30" s="1" t="n">
-        <v>123.26</v>
+        <v>161.58</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>06:30 - 06:45</t>
         </is>
       </c>
       <c r="B31" s="1" t="n">
-        <v>118.52</v>
+        <v>152.42</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>06:45 - 07:00</t>
         </is>
       </c>
       <c r="B32" s="1" t="n">
-        <v>108.05</v>
+        <v>150.08</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>07:00 - 07:15</t>
         </is>
       </c>
       <c r="B33" s="1" t="n">
-        <v>128.23</v>
+        <v>170.53</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>07:15 - 07:30</t>
         </is>
       </c>
       <c r="B34" s="1" t="n">
-        <v>115.97</v>
+        <v>153.35</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>07:30 - 07:45</t>
         </is>
       </c>
       <c r="B35" s="1" t="n">
-        <v>109.08</v>
+        <v>144.96</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>07:45 - 08:00</t>
         </is>
       </c>
       <c r="B36" s="1" t="n">
-        <v>88.73</v>
+        <v>131.92</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>08:00 - 08:15</t>
         </is>
       </c>
       <c r="B37" s="1" t="n">
-        <v>122.93</v>
+        <v>155.18</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>08:15 - 08:30</t>
         </is>
       </c>
       <c r="B38" s="1" t="n">
-        <v>92.81</v>
+        <v>142.48</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>08:30 - 08:45</t>
         </is>
       </c>
       <c r="B39" s="1" t="n">
-        <v>59.55</v>
+        <v>133.0</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>08:45 - 09:00</t>
         </is>
       </c>
       <c r="B40" s="1" t="n">
-        <v>6.01</v>
+        <v>114.28</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>09:00 - 09:15</t>
         </is>
       </c>
       <c r="B41" s="1" t="n">
-        <v>16.73</v>
+        <v>138.8</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>09:15 - 09:30</t>
         </is>
       </c>
       <c r="B42" s="1" t="n">
-        <v>3.08</v>
+        <v>130.91</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>09:30 - 09:45</t>
         </is>
       </c>
       <c r="B43" s="1" t="n">
-        <v>0.19</v>
+        <v>115.51</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>09:45 - 10:00</t>
         </is>
       </c>
       <c r="B44" s="1" t="n">
-        <v>0.0</v>
+        <v>114.68</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>10:00 - 10:15</t>
         </is>
       </c>
       <c r="B45" s="1" t="n">
-        <v>0.0</v>
+        <v>121.51</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>10:15 - 10:30</t>
         </is>
       </c>
       <c r="B46" s="1" t="n">
-        <v>-0.01</v>
+        <v>121.56</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>10:30 - 10:45</t>
         </is>
       </c>
       <c r="B47" s="1" t="n">
-        <v>-0.07</v>
+        <v>96.96</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>10:45 - 11:00</t>
         </is>
       </c>
       <c r="B48" s="1" t="n">
-        <v>-0.53</v>
+        <v>84.3</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>11:00 - 11:15</t>
         </is>
       </c>
       <c r="B49" s="1" t="n">
-        <v>-1.09</v>
+        <v>89.7</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>11:15 - 11:30</t>
         </is>
       </c>
       <c r="B50" s="1" t="n">
-        <v>-1.0</v>
+        <v>82.55</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>11:30 - 11:45</t>
         </is>
       </c>
       <c r="B51" s="1" t="n">
-        <v>0.1</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>11:45 - 12:00</t>
         </is>
       </c>
       <c r="B52" s="1" t="n">
-        <v>-1.61</v>
+        <v>75.21</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>12:00 - 12:15</t>
         </is>
       </c>
       <c r="B53" s="1" t="n">
-        <v>1.94</v>
+        <v>75.49</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>12:15 - 12:30</t>
         </is>
       </c>
       <c r="B54" s="1" t="n">
-        <v>0.1</v>
+        <v>66.26</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>12:30 - 12:45</t>
         </is>
       </c>
       <c r="B55" s="1" t="n">
-        <v>1.17</v>
+        <v>52.74</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>12:45 - 13:00</t>
         </is>
       </c>
       <c r="B56" s="1" t="n">
-        <v>1.59</v>
+        <v>40.01</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>13:00 - 13:15</t>
         </is>
       </c>
       <c r="B57" s="1" t="n">
-        <v>-6.85</v>
+        <v>43.44</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>13:15 - 13:30</t>
         </is>
       </c>
       <c r="B58" s="1" t="n">
-        <v>-8.47</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>13:30 - 13:45</t>
         </is>
       </c>
       <c r="B59" s="1" t="n">
-        <v>-17.08</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>13:45 - 14:00</t>
         </is>
       </c>
       <c r="B60" s="1" t="n">
-        <v>-18.69</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>14:00 - 14:15</t>
         </is>
       </c>
       <c r="B61" s="1" t="n">
-        <v>-4.19</v>
+        <v>38.9</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>14:15 - 14:30</t>
         </is>
       </c>
       <c r="B62" s="1" t="n">
-        <v>-2.6</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>14:30 - 14:45</t>
         </is>
       </c>
       <c r="B63" s="1" t="n">
-        <v>1.08</v>
+        <v>42.91</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>14:45 - 15:00</t>
         </is>
       </c>
       <c r="B64" s="1" t="n">
-        <v>3.53</v>
+        <v>41.99</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>15:00 - 15:15</t>
         </is>
       </c>
       <c r="B65" s="1" t="n">
-        <v>5.26</v>
+        <v>46.23</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>15:15 - 15:30</t>
         </is>
       </c>
       <c r="B66" s="1" t="n">
-        <v>0.96</v>
+        <v>55.83</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>15:30 - 15:45</t>
         </is>
       </c>
       <c r="B67" s="1" t="n">
-        <v>-2.0</v>
+        <v>65.81</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>15:45 - 16:00</t>
         </is>
       </c>
       <c r="B68" s="1" t="n">
-        <v>-2.94</v>
+        <v>80.53</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>16:00 - 16:15</t>
         </is>
       </c>
       <c r="B69" s="1" t="n">
-        <v>-1.26</v>
+        <v>61.2</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>16:15 - 16:30</t>
         </is>
       </c>
       <c r="B70" s="1" t="n">
-        <v>-1.47</v>
+        <v>83.11</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>16:30 - 16:45</t>
         </is>
       </c>
       <c r="B71" s="1" t="n">
-        <v>-1.92</v>
+        <v>97.1</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>16:45 - 17:00</t>
         </is>
       </c>
       <c r="B72" s="1" t="n">
-        <v>2.49</v>
+        <v>113.45</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>17:00 - 17:15</t>
         </is>
       </c>
       <c r="B73" s="1" t="n">
-        <v>0.25</v>
+        <v>103.64</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>17:15 - 17:30</t>
         </is>
       </c>
       <c r="B74" s="1" t="n">
-        <v>4.06</v>
+        <v>107.08</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>17:30 - 17:45</t>
         </is>
       </c>
       <c r="B75" s="1" t="n">
-        <v>16.21</v>
+        <v>118.13</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>17:45 - 18:00</t>
         </is>
       </c>
       <c r="B76" s="1" t="n">
-        <v>95.16</v>
+        <v>129.26</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>18:00 - 18:15</t>
         </is>
       </c>
       <c r="B77" s="1" t="n">
-        <v>58.44</v>
+        <v>109.75</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>18:15 - 18:30</t>
         </is>
       </c>
       <c r="B78" s="1" t="n">
-        <v>85.0</v>
+        <v>121.5</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>18:30 - 18:45</t>
         </is>
       </c>
       <c r="B79" s="1" t="n">
-        <v>119.61</v>
+        <v>138.93</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>18:45 - 19:00</t>
         </is>
       </c>
       <c r="B80" s="1" t="n">
-        <v>139.9</v>
+        <v>145.28</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>19:00 - 19:15</t>
         </is>
       </c>
       <c r="B81" s="1" t="n">
-        <v>114.09</v>
+        <v>136.43</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>19:15 - 19:30</t>
         </is>
       </c>
       <c r="B82" s="1" t="n">
-        <v>130.37</v>
+        <v>146.58</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>19:30 - 19:45</t>
         </is>
       </c>
       <c r="B83" s="1" t="n">
-        <v>140.09</v>
+        <v>162.26</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>19:45 - 20:00</t>
         </is>
       </c>
       <c r="B84" s="1" t="n">
-        <v>168.68</v>
+        <v>175.09</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>20:00 - 20:15</t>
         </is>
       </c>
       <c r="B85" s="1" t="n">
-        <v>130.28</v>
+        <v>151.66</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>20:15 - 20:30</t>
         </is>
       </c>
       <c r="B86" s="1" t="n">
-        <v>157.62</v>
+        <v>160.77</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>20:30 - 20:45</t>
         </is>
       </c>
       <c r="B87" s="1" t="n">
-        <v>170.27</v>
+        <v>172.48</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>20:45 - 21:00</t>
         </is>
       </c>
       <c r="B88" s="1" t="n">
-        <v>175.17</v>
+        <v>175.41</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>21:00 - 21:15</t>
         </is>
       </c>
       <c r="B89" s="1" t="n">
-        <v>176.93</v>
+        <v>173.37</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>21:15 - 21:30</t>
         </is>
       </c>
       <c r="B90" s="1" t="n">
-        <v>173.3</v>
+        <v>171.31</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>21:30 - 21:45</t>
         </is>
       </c>
       <c r="B91" s="1" t="n">
-        <v>161.9</v>
+        <v>170.0</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>21:45 - 22:00</t>
         </is>
       </c>
       <c r="B92" s="1" t="n">
-        <v>152.4</v>
+        <v>168.56</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>22:00 - 22:15</t>
         </is>
       </c>
       <c r="B93" s="1" t="n">
-        <v>169.46</v>
+        <v>172.7</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>22:15 - 22:30</t>
         </is>
       </c>
       <c r="B94" s="1" t="n">
-        <v>154.92</v>
+        <v>169.16</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>22:30 - 22:45</t>
         </is>
       </c>
       <c r="B95" s="1" t="n">
-        <v>143.29</v>
+        <v>168.55</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>22:45 - 23:00</t>
         </is>
       </c>
       <c r="B96" s="1" t="n">
-        <v>145.81</v>
+        <v>161.59</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>23:00 - 23:15</t>
         </is>
       </c>
       <c r="B97" s="1" t="n">
-        <v>142.61</v>
+        <v>162.26</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>23:15 - 23:30</t>
         </is>
       </c>
       <c r="B98" s="1" t="n">
-        <v>135.99</v>
+        <v>156.32</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>23:30 - 23:45</t>
         </is>
       </c>
       <c r="B99" s="1" t="n">
-        <v>134.42</v>
+        <v>153.37</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>23:45 - 00:00</t>
         </is>
       </c>
       <c r="B100" s="1" t="n">
-        <v>125.39</v>
+        <v>145.9</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Publicatie datum</t>
         </is>
       </c>
       <c r="B103" s="3" t="n">
-        <v>46166.0</v>
+        <v>46212.0</v>
       </c>
       <c r="C103" s="4" t="n">
-        <v>0.5402662037037037</v>
+        <v>0.5408333333333334</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Date de publication</t>
         </is>
       </c>
     </row>
     <row r="106" customHeight="1" ht="105.0">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">(1) Exclusief BTW
 Bron: Dagnotering per uur Day-Ahead EPEX SPOT Belgium voor het betreffende uur (eSpot).
 De eSpot-noteringen worden uitgedrukt in €/MWh.
 (1) TVA exclue
 Source: Cotation journalière horaire Day Ahead EPEX SPOT Belgium pour l’heure concernée (eSpot).
 Les cotations eSpot sont exprimées en €/MWh.
 </t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:B2"/>