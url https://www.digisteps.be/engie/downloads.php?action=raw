--- v3 (2026-07-09)
+++ v4 (2026-08-24)
@@ -1,52 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
   <Default ContentType="application/xml" Extension="xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet2.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
-    <sheet name="20260710 Heures - Uren" r:id="rId3" sheetId="1"/>
-    <sheet name="20260710 Quartiers - Kwartieren" r:id="rId4" sheetId="2"/>
+    <sheet name="20260824 Heures - Uren" r:id="rId3" sheetId="1"/>
+    <sheet name="20260824 Quartiers - Kwartieren" r:id="rId4" sheetId="2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="h:mm:ss &quot;CET&quot;"/>
   </numFmts>
   <fonts count="1">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -85,323 +85,323 @@
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C34"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="20.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="100.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Geldig voor</t>
         </is>
       </c>
       <c r="B1" s="3" t="n">
-        <v>46213.0</v>
+        <v>46258.0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Valable pour le</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Heures - Uren</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>eSpot Eur/MWh (1)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>00 - 01</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>159.55</v>
+        <v>167.67</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>01 - 02</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>145.14</v>
+        <v>159.24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>02 - 03</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>142.63</v>
+        <v>157.52</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>03 - 04</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
-        <v>139.23</v>
+        <v>153.63</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>04 - 05</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
-        <v>137.3</v>
+        <v>149.48</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>05 - 06</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
-        <v>143.43</v>
+        <v>160.11</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>06 - 07</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
-        <v>153.52</v>
+        <v>184.3</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>07 - 08</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
-        <v>150.19</v>
+        <v>205.95</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>08 - 09</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
-        <v>136.24</v>
+        <v>188.95</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>09 - 10</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
-        <v>124.98</v>
+        <v>161.39</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>10 - 11</t>
         </is>
       </c>
       <c r="B15" s="1" t="n">
-        <v>106.08</v>
+        <v>99.97</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>11 - 12</t>
         </is>
       </c>
       <c r="B16" s="1" t="n">
-        <v>80.62</v>
+        <v>63.99</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>12 - 13</t>
         </is>
       </c>
       <c r="B17" s="1" t="n">
-        <v>58.63</v>
+        <v>50.0</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>13 - 14</t>
         </is>
       </c>
       <c r="B18" s="1" t="n">
-        <v>37.36</v>
+        <v>29.55</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>14 - 15</t>
         </is>
       </c>
       <c r="B19" s="1" t="n">
-        <v>40.95</v>
+        <v>33.44</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>15 - 16</t>
         </is>
       </c>
       <c r="B20" s="1" t="n">
-        <v>62.1</v>
+        <v>62.02</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>16 - 17</t>
         </is>
       </c>
       <c r="B21" s="1" t="n">
-        <v>88.72</v>
+        <v>92.22</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>17 - 18</t>
         </is>
       </c>
       <c r="B22" s="1" t="n">
-        <v>114.53</v>
+        <v>136.08</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>18 - 19</t>
         </is>
       </c>
       <c r="B23" s="1" t="n">
-        <v>128.87</v>
+        <v>172.43</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>19 - 20</t>
         </is>
       </c>
       <c r="B24" s="1" t="n">
-        <v>155.09</v>
+        <v>197.29</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>20 - 21</t>
         </is>
       </c>
       <c r="B25" s="1" t="n">
-        <v>165.08</v>
+        <v>193.4</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>21 - 22</t>
         </is>
       </c>
       <c r="B26" s="1" t="n">
-        <v>170.81</v>
+        <v>188.46</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>22 - 23</t>
         </is>
       </c>
       <c r="B27" s="1" t="n">
-        <v>168.0</v>
+        <v>172.41</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>23 - 24</t>
         </is>
       </c>
       <c r="B28" s="1" t="n">
-        <v>154.46</v>
+        <v>155.06</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>Publicatie datum</t>
         </is>
       </c>
       <c r="B31" s="3" t="n">
-        <v>46212.0</v>
+        <v>46257.0</v>
       </c>
       <c r="C31" s="4" t="n">
-        <v>0.5475</v>
+        <v>0.5484606481481481</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>Date de publication</t>
         </is>
       </c>
     </row>
     <row r="34" customHeight="1" ht="105.0">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">(1) Exclusief BTW
 Bron: Dagnotering per uur Day-Ahead EPEX SPOT Belgium voor het betreffende uur (eSpot).
 De eSpot-noteringen worden uitgedrukt in €/MWh.
 (1) TVA exclue
 Source: Cotation journalière horaire Day Ahead EPEX SPOT Belgium pour l’heure concernée (eSpot).
 Les cotations eSpot sont exprimées en €/MWh.
 </t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:B2"/>
@@ -416,1043 +416,1043 @@
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:C106"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="20.0" customWidth="true"/>
     <col min="2" max="2" width="20.0" customWidth="true"/>
     <col min="3" max="3" width="20.0" customWidth="true"/>
     <col min="4" max="4" width="20.0" customWidth="true"/>
     <col min="5" max="5" width="20.0" customWidth="true"/>
     <col min="6" max="6" width="20.0" customWidth="true"/>
     <col min="7" max="7" width="20.0" customWidth="true"/>
     <col min="8" max="8" width="20.0" customWidth="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>Geldig voor</t>
         </is>
       </c>
       <c r="B1" s="3" t="n">
-        <v>46213.0</v>
+        <v>46258.0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
           <t>Valable pour le</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
           <t>Quartiers - Kwartieren</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
           <t>eSpot Eur/MWh (1)</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
           <t>00:00 - 00:15</t>
         </is>
       </c>
       <c r="B5" s="1" t="n">
-        <v>176.62</v>
+        <v>167.26</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
           <t>00:15 - 00:30</t>
         </is>
       </c>
       <c r="B6" s="1" t="n">
-        <v>154.65</v>
+        <v>163.34</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
           <t>00:30 - 00:45</t>
         </is>
       </c>
       <c r="B7" s="1" t="n">
-        <v>150.0</v>
+        <v>160.1</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
           <t>00:45 - 01:00</t>
         </is>
       </c>
       <c r="B8" s="1" t="n">
-        <v>156.94</v>
+        <v>179.99</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
           <t>01:00 - 01:15</t>
         </is>
       </c>
       <c r="B9" s="1" t="n">
-        <v>149.61</v>
+        <v>159.43</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
           <t>01:15 - 01:30</t>
         </is>
       </c>
       <c r="B10" s="1" t="n">
-        <v>144.64</v>
+        <v>159.99</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
           <t>01:30 - 01:45</t>
         </is>
       </c>
       <c r="B11" s="1" t="n">
-        <v>142.3</v>
+        <v>159.36</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
           <t>01:45 - 02:00</t>
         </is>
       </c>
       <c r="B12" s="1" t="n">
-        <v>144.0</v>
+        <v>158.18</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
           <t>02:00 - 02:15</t>
         </is>
       </c>
       <c r="B13" s="1" t="n">
-        <v>141.98</v>
+        <v>155.0</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
           <t>02:15 - 02:30</t>
         </is>
       </c>
       <c r="B14" s="1" t="n">
-        <v>141.16</v>
+        <v>154.3</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
           <t>02:30 - 02:45</t>
         </is>
       </c>
       <c r="B15" s="1" t="n">
-        <v>139.4</v>
+        <v>160.57</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
           <t>02:45 - 03:00</t>
         </is>
       </c>
       <c r="B16" s="1" t="n">
-        <v>147.99</v>
+        <v>160.2</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
           <t>03:00 - 03:15</t>
         </is>
       </c>
       <c r="B17" s="1" t="n">
-        <v>138.55</v>
+        <v>149.59</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
           <t>03:15 - 03:30</t>
         </is>
       </c>
       <c r="B18" s="1" t="n">
-        <v>139.41</v>
+        <v>155.2</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
           <t>03:30 - 03:45</t>
         </is>
       </c>
       <c r="B19" s="1" t="n">
-        <v>137.7</v>
+        <v>153.9</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
           <t>03:45 - 04:00</t>
         </is>
       </c>
       <c r="B20" s="1" t="n">
-        <v>141.25</v>
+        <v>155.82</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
           <t>04:00 - 04:15</t>
         </is>
       </c>
       <c r="B21" s="1" t="n">
-        <v>136.75</v>
+        <v>147.59</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
           <t>04:15 - 04:30</t>
         </is>
       </c>
       <c r="B22" s="1" t="n">
-        <v>136.68</v>
+        <v>151.04</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
           <t>04:30 - 04:45</t>
         </is>
       </c>
       <c r="B23" s="1" t="n">
-        <v>136.48</v>
+        <v>149.99</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
           <t>04:45 - 05:00</t>
         </is>
       </c>
       <c r="B24" s="1" t="n">
-        <v>139.28</v>
+        <v>149.29</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
           <t>05:00 - 05:15</t>
         </is>
       </c>
       <c r="B25" s="1" t="n">
-        <v>141.96</v>
+        <v>144.59</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
           <t>05:15 - 05:30</t>
         </is>
       </c>
       <c r="B26" s="1" t="n">
-        <v>142.24</v>
+        <v>154.89</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
           <t>05:30 - 05:45</t>
         </is>
       </c>
       <c r="B27" s="1" t="n">
-        <v>142.44</v>
+        <v>165.49</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
           <t>05:45 - 06:00</t>
         </is>
       </c>
       <c r="B28" s="1" t="n">
-        <v>147.07</v>
+        <v>175.46</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
           <t>06:00 - 06:15</t>
         </is>
       </c>
       <c r="B29" s="1" t="n">
-        <v>150.0</v>
+        <v>167.21</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
           <t>06:15 - 06:30</t>
         </is>
       </c>
       <c r="B30" s="1" t="n">
-        <v>161.58</v>
+        <v>181.59</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
           <t>06:30 - 06:45</t>
         </is>
       </c>
       <c r="B31" s="1" t="n">
-        <v>152.42</v>
+        <v>188.23</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
           <t>06:45 - 07:00</t>
         </is>
       </c>
       <c r="B32" s="1" t="n">
-        <v>150.08</v>
+        <v>200.17</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
           <t>07:00 - 07:15</t>
         </is>
       </c>
       <c r="B33" s="1" t="n">
-        <v>170.53</v>
+        <v>225.18</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
           <t>07:15 - 07:30</t>
         </is>
       </c>
       <c r="B34" s="1" t="n">
-        <v>153.35</v>
+        <v>214.64</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
           <t>07:30 - 07:45</t>
         </is>
       </c>
       <c r="B35" s="1" t="n">
-        <v>144.96</v>
+        <v>202.97</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
           <t>07:45 - 08:00</t>
         </is>
       </c>
       <c r="B36" s="1" t="n">
-        <v>131.92</v>
+        <v>181.0</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
           <t>08:00 - 08:15</t>
         </is>
       </c>
       <c r="B37" s="1" t="n">
-        <v>155.18</v>
+        <v>225.0</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
           <t>08:15 - 08:30</t>
         </is>
       </c>
       <c r="B38" s="1" t="n">
-        <v>142.48</v>
+        <v>188.25</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
           <t>08:30 - 08:45</t>
         </is>
       </c>
       <c r="B39" s="1" t="n">
-        <v>133.0</v>
+        <v>178.74</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
           <t>08:45 - 09:00</t>
         </is>
       </c>
       <c r="B40" s="1" t="n">
-        <v>114.28</v>
+        <v>163.81</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
           <t>09:00 - 09:15</t>
         </is>
       </c>
       <c r="B41" s="1" t="n">
-        <v>138.8</v>
+        <v>167.22</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
           <t>09:15 - 09:30</t>
         </is>
       </c>
       <c r="B42" s="1" t="n">
-        <v>130.91</v>
+        <v>155.01</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
           <t>09:30 - 09:45</t>
         </is>
       </c>
       <c r="B43" s="1" t="n">
-        <v>115.51</v>
+        <v>159.04</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
           <t>09:45 - 10:00</t>
         </is>
       </c>
       <c r="B44" s="1" t="n">
-        <v>114.68</v>
+        <v>164.27</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
           <t>10:00 - 10:15</t>
         </is>
       </c>
       <c r="B45" s="1" t="n">
-        <v>121.51</v>
+        <v>126.94</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
           <t>10:15 - 10:30</t>
         </is>
       </c>
       <c r="B46" s="1" t="n">
-        <v>121.56</v>
+        <v>106.22</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
           <t>10:30 - 10:45</t>
         </is>
       </c>
       <c r="B47" s="1" t="n">
-        <v>96.96</v>
+        <v>95.45</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
           <t>10:45 - 11:00</t>
         </is>
       </c>
       <c r="B48" s="1" t="n">
-        <v>84.3</v>
+        <v>71.25</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
           <t>11:00 - 11:15</t>
         </is>
       </c>
       <c r="B49" s="1" t="n">
-        <v>89.7</v>
+        <v>84.02</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
           <t>11:15 - 11:30</t>
         </is>
       </c>
       <c r="B50" s="1" t="n">
-        <v>82.55</v>
+        <v>65.21</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
           <t>11:30 - 11:45</t>
         </is>
       </c>
       <c r="B51" s="1" t="n">
-        <v>75.0</v>
+        <v>58.87</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
           <t>11:45 - 12:00</t>
         </is>
       </c>
       <c r="B52" s="1" t="n">
-        <v>75.21</v>
+        <v>47.85</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
           <t>12:00 - 12:15</t>
         </is>
       </c>
       <c r="B53" s="1" t="n">
-        <v>75.49</v>
+        <v>58.52</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
           <t>12:15 - 12:30</t>
         </is>
       </c>
       <c r="B54" s="1" t="n">
-        <v>66.26</v>
+        <v>46.94</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
           <t>12:30 - 12:45</t>
         </is>
       </c>
       <c r="B55" s="1" t="n">
-        <v>52.74</v>
+        <v>53.69</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
           <t>12:45 - 13:00</t>
         </is>
       </c>
       <c r="B56" s="1" t="n">
-        <v>40.01</v>
+        <v>40.85</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
           <t>13:00 - 13:15</t>
         </is>
       </c>
       <c r="B57" s="1" t="n">
-        <v>43.44</v>
+        <v>40.18</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
           <t>13:15 - 13:30</t>
         </is>
       </c>
       <c r="B58" s="1" t="n">
-        <v>39.0</v>
+        <v>34.25</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
           <t>13:30 - 13:45</t>
         </is>
       </c>
       <c r="B59" s="1" t="n">
-        <v>37.0</v>
+        <v>24.59</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
           <t>13:45 - 14:00</t>
         </is>
       </c>
       <c r="B60" s="1" t="n">
-        <v>30.0</v>
+        <v>19.18</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
           <t>14:00 - 14:15</t>
         </is>
       </c>
       <c r="B61" s="1" t="n">
-        <v>38.9</v>
+        <v>28.15</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
           <t>14:15 - 14:30</t>
         </is>
       </c>
       <c r="B62" s="1" t="n">
-        <v>40.0</v>
+        <v>33.99</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
           <t>14:30 - 14:45</t>
         </is>
       </c>
       <c r="B63" s="1" t="n">
-        <v>42.91</v>
+        <v>33.63</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
           <t>14:45 - 15:00</t>
         </is>
       </c>
       <c r="B64" s="1" t="n">
-        <v>41.99</v>
+        <v>37.99</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
           <t>15:00 - 15:15</t>
         </is>
       </c>
       <c r="B65" s="1" t="n">
-        <v>46.23</v>
+        <v>50.73</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
           <t>15:15 - 15:30</t>
         </is>
       </c>
       <c r="B66" s="1" t="n">
-        <v>55.83</v>
+        <v>49.64</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
           <t>15:30 - 15:45</t>
         </is>
       </c>
       <c r="B67" s="1" t="n">
-        <v>65.81</v>
+        <v>68.28</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
           <t>15:45 - 16:00</t>
         </is>
       </c>
       <c r="B68" s="1" t="n">
-        <v>80.53</v>
+        <v>79.42</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
           <t>16:00 - 16:15</t>
         </is>
       </c>
       <c r="B69" s="1" t="n">
-        <v>61.2</v>
+        <v>56.82</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
           <t>16:15 - 16:30</t>
         </is>
       </c>
       <c r="B70" s="1" t="n">
-        <v>83.11</v>
+        <v>86.86</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
           <t>16:30 - 16:45</t>
         </is>
       </c>
       <c r="B71" s="1" t="n">
-        <v>97.1</v>
+        <v>102.09</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
           <t>16:45 - 17:00</t>
         </is>
       </c>
       <c r="B72" s="1" t="n">
-        <v>113.45</v>
+        <v>123.1</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
           <t>17:00 - 17:15</t>
         </is>
       </c>
       <c r="B73" s="1" t="n">
-        <v>103.64</v>
+        <v>100.79</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
           <t>17:15 - 17:30</t>
         </is>
       </c>
       <c r="B74" s="1" t="n">
-        <v>107.08</v>
+        <v>125.27</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
           <t>17:30 - 17:45</t>
         </is>
       </c>
       <c r="B75" s="1" t="n">
-        <v>118.13</v>
+        <v>150.18</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
           <t>17:45 - 18:00</t>
         </is>
       </c>
       <c r="B76" s="1" t="n">
-        <v>129.26</v>
+        <v>168.06</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
           <t>18:00 - 18:15</t>
         </is>
       </c>
       <c r="B77" s="1" t="n">
-        <v>109.75</v>
+        <v>141.58</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
           <t>18:15 - 18:30</t>
         </is>
       </c>
       <c r="B78" s="1" t="n">
-        <v>121.5</v>
+        <v>165.16</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
           <t>18:30 - 18:45</t>
         </is>
       </c>
       <c r="B79" s="1" t="n">
-        <v>138.93</v>
+        <v>182.31</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr">
         <is>
           <t>18:45 - 19:00</t>
         </is>
       </c>
       <c r="B80" s="1" t="n">
-        <v>145.28</v>
+        <v>200.67</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr">
         <is>
           <t>19:00 - 19:15</t>
         </is>
       </c>
       <c r="B81" s="1" t="n">
-        <v>136.43</v>
+        <v>171.49</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr">
         <is>
           <t>19:15 - 19:30</t>
         </is>
       </c>
       <c r="B82" s="1" t="n">
-        <v>146.58</v>
+        <v>192.97</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr">
         <is>
           <t>19:30 - 19:45</t>
         </is>
       </c>
       <c r="B83" s="1" t="n">
-        <v>162.26</v>
+        <v>207.16</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr">
         <is>
           <t>19:45 - 20:00</t>
         </is>
       </c>
       <c r="B84" s="1" t="n">
-        <v>175.09</v>
+        <v>217.52</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr">
         <is>
           <t>20:00 - 20:15</t>
         </is>
       </c>
       <c r="B85" s="1" t="n">
-        <v>151.66</v>
+        <v>200.18</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr">
         <is>
           <t>20:15 - 20:30</t>
         </is>
       </c>
       <c r="B86" s="1" t="n">
-        <v>160.77</v>
+        <v>189.3</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr">
         <is>
           <t>20:30 - 20:45</t>
         </is>
       </c>
       <c r="B87" s="1" t="n">
-        <v>172.48</v>
+        <v>192.05</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr">
         <is>
           <t>20:45 - 21:00</t>
         </is>
       </c>
       <c r="B88" s="1" t="n">
-        <v>175.41</v>
+        <v>192.07</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr">
         <is>
           <t>21:00 - 21:15</t>
         </is>
       </c>
       <c r="B89" s="1" t="n">
-        <v>173.37</v>
+        <v>197.74</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr">
         <is>
           <t>21:15 - 21:30</t>
         </is>
       </c>
       <c r="B90" s="1" t="n">
-        <v>171.31</v>
+        <v>195.03</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr">
         <is>
           <t>21:30 - 21:45</t>
         </is>
       </c>
       <c r="B91" s="1" t="n">
-        <v>170.0</v>
+        <v>183.89</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr">
         <is>
           <t>21:45 - 22:00</t>
         </is>
       </c>
       <c r="B92" s="1" t="n">
-        <v>168.56</v>
+        <v>177.16</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr">
         <is>
           <t>22:00 - 22:15</t>
         </is>
       </c>
       <c r="B93" s="1" t="n">
-        <v>172.7</v>
+        <v>177.17</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr">
         <is>
           <t>22:15 - 22:30</t>
         </is>
       </c>
       <c r="B94" s="1" t="n">
-        <v>169.16</v>
+        <v>174.16</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr">
         <is>
           <t>22:30 - 22:45</t>
         </is>
       </c>
       <c r="B95" s="1" t="n">
-        <v>168.55</v>
+        <v>170.5</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr">
         <is>
           <t>22:45 - 23:00</t>
         </is>
       </c>
       <c r="B96" s="1" t="n">
-        <v>161.59</v>
+        <v>167.79</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr">
         <is>
           <t>23:00 - 23:15</t>
         </is>
       </c>
       <c r="B97" s="1" t="n">
-        <v>162.26</v>
+        <v>163.66</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr">
         <is>
           <t>23:15 - 23:30</t>
         </is>
       </c>
       <c r="B98" s="1" t="n">
-        <v>156.32</v>
+        <v>157.43</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr">
         <is>
           <t>23:30 - 23:45</t>
         </is>
       </c>
       <c r="B99" s="1" t="n">
-        <v>153.37</v>
+        <v>154.4</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr">
         <is>
           <t>23:45 - 00:00</t>
         </is>
       </c>
       <c r="B100" s="1" t="n">
-        <v>145.9</v>
+        <v>144.73</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr">
         <is>
           <t>Publicatie datum</t>
         </is>
       </c>
       <c r="B103" s="3" t="n">
-        <v>46212.0</v>
+        <v>46257.0</v>
       </c>
       <c r="C103" s="4" t="n">
-        <v>0.5408333333333334</v>
+        <v>0.5421064814814814</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr">
         <is>
           <t>Date de publication</t>
         </is>
       </c>
     </row>
     <row r="106" customHeight="1" ht="105.0">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">(1) Exclusief BTW
 Bron: Dagnotering per uur Day-Ahead EPEX SPOT Belgium voor het betreffende uur (eSpot).
 De eSpot-noteringen worden uitgedrukt in €/MWh.
 (1) TVA exclue
 Source: Cotation journalière horaire Day Ahead EPEX SPOT Belgium pour l’heure concernée (eSpot).
 Les cotations eSpot sont exprimées en €/MWh.
 </t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="B1:B2"/>